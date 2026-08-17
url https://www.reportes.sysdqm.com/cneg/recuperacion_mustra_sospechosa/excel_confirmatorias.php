--- v0 (2026-06-17)
+++ v1 (2026-08-17)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CNEG - Placas" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1518">
   <si>
     <t>TAMIZ MAS DE QUIMICOS MALDONADO 2026</t>
   </si>
   <si>
     <t>Usuario consultó:</t>
   </si>
   <si>
     <t>Fecha de consulta:</t>
   </si>
   <si>
-    <t>17/06/2026 05:43:51</t>
+    <t>17/08/2026 06:47:57</t>
   </si>
   <si>
     <t># Notificación Sospechosa</t>
   </si>
   <si>
     <t>Nombre de la Madre</t>
   </si>
   <si>
     <t>Enfermedad Sospechosa</t>
   </si>
   <si>
     <t>Folio Papel Filtro</t>
   </si>
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t>Muestras Ingresadas</t>
   </si>
   <si>
     <t>Fecha Solicitud de Recolección</t>
   </si>
   <si>
     <t>Fecha de Ingreso al Laboratorio</t>
   </si>